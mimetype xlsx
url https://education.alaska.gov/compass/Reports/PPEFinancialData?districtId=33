--- v0 (2025-11-03)
+++ v1 (2026-04-01)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf56296f3164e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da491b3ec3db47b8a5acd27a9077998a.psmdcp" Id="Rb3bf94daa68d4555" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468453e7e2654d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e05e25da2c4e42c1bba08f55033aa090.psmdcp" Id="R338b322432264330" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="PPE Data 33" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>District</x:t>
   </x:si>
   <x:si>
     <x:t>School_
 Number</x:t>
   </x:si>
   <x:si>
     <x:t>Total
 ADM</x:t>
   </x:si>
   <x:si>
     <x:t>School</x:t>
   </x:si>
   <x:si>
     <x:t>School Level
 S/L</x:t>
   </x:si>
   <x:si>
     <x:t>School Level
 Fed</x:t>
   </x:si>
   <x:si>
     <x:t>School
 Total</x:t>
@@ -592,1688 +592,1688 @@
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I1" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J1" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K1" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B2" s="0">
+      <x:c r="B2" s="0" t="n">
         <x:v>339010</x:v>
       </x:c>
-      <x:c r="C2" s="0">
+      <x:c r="C2" s="0" t="n">
         <x:v>256.2</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="E2" s="0">
+      <x:c r="E2" s="0" t="n">
         <x:v>11830</x:v>
       </x:c>
-      <x:c r="F2" s="0">
+      <x:c r="F2" s="0" t="n">
         <x:v>3597</x:v>
       </x:c>
-      <x:c r="G2" s="0">
+      <x:c r="G2" s="0" t="n">
         <x:v>15427</x:v>
       </x:c>
-      <x:c r="H2" s="0">
-[...8 lines deleted...]
-      <x:c r="K2" s="0">
+      <x:c r="H2" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I2" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J2" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K2" s="0" t="n">
         <x:v>17824</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B3" s="0">
+      <x:c r="B3" s="0" t="n">
         <x:v>337050</x:v>
       </x:c>
-      <x:c r="C3" s="0">
+      <x:c r="C3" s="0" t="n">
         <x:v>192.2</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E3" s="0">
+      <x:c r="E3" s="0" t="n">
         <x:v>12585</x:v>
       </x:c>
-      <x:c r="F3" s="0">
+      <x:c r="F3" s="0" t="n">
         <x:v>2821</x:v>
       </x:c>
-      <x:c r="G3" s="0">
+      <x:c r="G3" s="0" t="n">
         <x:v>15406</x:v>
       </x:c>
-      <x:c r="H3" s="0">
-[...8 lines deleted...]
-      <x:c r="K3" s="0">
+      <x:c r="H3" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I3" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J3" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K3" s="0" t="n">
         <x:v>17803</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B4" s="0">
+      <x:c r="B4" s="0" t="n">
         <x:v>330370</x:v>
       </x:c>
-      <x:c r="C4" s="0">
+      <x:c r="C4" s="0" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="E4" s="0">
+      <x:c r="E4" s="0" t="n">
         <x:v>14600</x:v>
       </x:c>
-      <x:c r="F4" s="0">
+      <x:c r="F4" s="0" t="n">
         <x:v>1424</x:v>
       </x:c>
-      <x:c r="G4" s="0">
+      <x:c r="G4" s="0" t="n">
         <x:v>16024</x:v>
       </x:c>
-      <x:c r="H4" s="0">
-[...8 lines deleted...]
-      <x:c r="K4" s="0">
+      <x:c r="H4" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I4" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J4" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K4" s="0" t="n">
         <x:v>18421</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B5" s="0">
+      <x:c r="B5" s="0" t="n">
         <x:v>330380</x:v>
       </x:c>
-      <x:c r="C5" s="0">
+      <x:c r="C5" s="0" t="n">
         <x:v>336.43</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="E5" s="0">
+      <x:c r="E5" s="0" t="n">
         <x:v>14161</x:v>
       </x:c>
-      <x:c r="F5" s="0">
+      <x:c r="F5" s="0" t="n">
         <x:v>4218</x:v>
       </x:c>
-      <x:c r="G5" s="0">
+      <x:c r="G5" s="0" t="n">
         <x:v>18379</x:v>
       </x:c>
-      <x:c r="H5" s="0">
-[...8 lines deleted...]
-      <x:c r="K5" s="0">
+      <x:c r="H5" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I5" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J5" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K5" s="0" t="n">
         <x:v>20776</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B6" s="0">
+      <x:c r="B6" s="0" t="n">
         <x:v>339050</x:v>
       </x:c>
-      <x:c r="C6" s="0">
+      <x:c r="C6" s="0" t="n">
         <x:v>405.8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="E6" s="0">
+      <x:c r="E6" s="0" t="n">
         <x:v>11040</x:v>
       </x:c>
-      <x:c r="F6" s="0">
+      <x:c r="F6" s="0" t="n">
         <x:v>943</x:v>
       </x:c>
-      <x:c r="G6" s="0">
+      <x:c r="G6" s="0" t="n">
         <x:v>11983</x:v>
       </x:c>
-      <x:c r="H6" s="0">
-[...8 lines deleted...]
-      <x:c r="K6" s="0">
+      <x:c r="H6" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I6" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J6" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K6" s="0" t="n">
         <x:v>14380</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B7" s="0">
+      <x:c r="B7" s="0" t="n">
         <x:v>337010</x:v>
       </x:c>
-      <x:c r="C7" s="0">
+      <x:c r="C7" s="0" t="n">
         <x:v>237.5</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="E7" s="0">
+      <x:c r="E7" s="0" t="n">
         <x:v>11035</x:v>
       </x:c>
-      <x:c r="F7" s="0">
+      <x:c r="F7" s="0" t="n">
         <x:v>5490</x:v>
       </x:c>
-      <x:c r="G7" s="0">
+      <x:c r="G7" s="0" t="n">
         <x:v>16525</x:v>
       </x:c>
-      <x:c r="H7" s="0">
-[...8 lines deleted...]
-      <x:c r="K7" s="0">
+      <x:c r="H7" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I7" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J7" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K7" s="0" t="n">
         <x:v>18922</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B8" s="0">
+      <x:c r="B8" s="0" t="n">
         <x:v>330350</x:v>
       </x:c>
-      <x:c r="C8" s="0">
+      <x:c r="C8" s="0" t="n">
         <x:v>247.78</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E8" s="0">
+      <x:c r="E8" s="0" t="n">
         <x:v>14191</x:v>
       </x:c>
-      <x:c r="F8" s="0">
+      <x:c r="F8" s="0" t="n">
         <x:v>2792</x:v>
       </x:c>
-      <x:c r="G8" s="0">
+      <x:c r="G8" s="0" t="n">
         <x:v>16983</x:v>
       </x:c>
-      <x:c r="H8" s="0">
-[...8 lines deleted...]
-      <x:c r="K8" s="0">
+      <x:c r="H8" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I8" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J8" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K8" s="0" t="n">
         <x:v>19380</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B9" s="0">
+      <x:c r="B9" s="0" t="n">
         <x:v>330270</x:v>
       </x:c>
-      <x:c r="C9" s="0">
+      <x:c r="C9" s="0" t="n">
         <x:v>1144.95</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="E9" s="0">
+      <x:c r="E9" s="0" t="n">
         <x:v>10073</x:v>
       </x:c>
-      <x:c r="F9" s="0">
+      <x:c r="F9" s="0" t="n">
         <x:v>2210</x:v>
       </x:c>
-      <x:c r="G9" s="0">
+      <x:c r="G9" s="0" t="n">
         <x:v>12283</x:v>
       </x:c>
-      <x:c r="H9" s="0">
-[...8 lines deleted...]
-      <x:c r="K9" s="0">
+      <x:c r="H9" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I9" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J9" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K9" s="0" t="n">
         <x:v>14680</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B10" s="0">
+      <x:c r="B10" s="0" t="n">
         <x:v>330260</x:v>
       </x:c>
-      <x:c r="C10" s="0">
+      <x:c r="C10" s="0" t="n">
         <x:v>703.03</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="E10" s="0">
+      <x:c r="E10" s="0" t="n">
         <x:v>9613</x:v>
       </x:c>
-      <x:c r="F10" s="0">
+      <x:c r="F10" s="0" t="n">
         <x:v>1835</x:v>
       </x:c>
-      <x:c r="G10" s="0">
+      <x:c r="G10" s="0" t="n">
         <x:v>11448</x:v>
       </x:c>
-      <x:c r="H10" s="0">
-[...8 lines deleted...]
-      <x:c r="K10" s="0">
+      <x:c r="H10" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I10" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J10" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K10" s="0" t="n">
         <x:v>13845</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B11" s="0">
+      <x:c r="B11" s="0" t="n">
         <x:v>330280</x:v>
       </x:c>
-      <x:c r="C11" s="0">
+      <x:c r="C11" s="0" t="n">
         <x:v>403.48</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="E11" s="0">
+      <x:c r="E11" s="0" t="n">
         <x:v>12345</x:v>
       </x:c>
-      <x:c r="F11" s="0">
+      <x:c r="F11" s="0" t="n">
         <x:v>2802</x:v>
       </x:c>
-      <x:c r="G11" s="0">
+      <x:c r="G11" s="0" t="n">
         <x:v>15147</x:v>
       </x:c>
-      <x:c r="H11" s="0">
-[...8 lines deleted...]
-      <x:c r="K11" s="0">
+      <x:c r="H11" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I11" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J11" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K11" s="0" t="n">
         <x:v>17544</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B12" s="0">
+      <x:c r="B12" s="0" t="n">
         <x:v>330550</x:v>
       </x:c>
-      <x:c r="C12" s="0">
+      <x:c r="C12" s="0" t="n">
         <x:v>383.65</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="E12" s="0">
+      <x:c r="E12" s="0" t="n">
         <x:v>11272</x:v>
       </x:c>
-      <x:c r="F12" s="0">
+      <x:c r="F12" s="0" t="n">
         <x:v>3849</x:v>
       </x:c>
-      <x:c r="G12" s="0">
+      <x:c r="G12" s="0" t="n">
         <x:v>15121</x:v>
       </x:c>
-      <x:c r="H12" s="0">
-[...8 lines deleted...]
-      <x:c r="K12" s="0">
+      <x:c r="H12" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I12" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J12" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K12" s="0" t="n">
         <x:v>17518</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B13" s="0">
+      <x:c r="B13" s="0" t="n">
         <x:v>330290</x:v>
       </x:c>
-      <x:c r="C13" s="0">
+      <x:c r="C13" s="0" t="n">
         <x:v>377.1</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="E13" s="0">
+      <x:c r="E13" s="0" t="n">
         <x:v>12589</x:v>
       </x:c>
-      <x:c r="F13" s="0">
+      <x:c r="F13" s="0" t="n">
         <x:v>2941</x:v>
       </x:c>
-      <x:c r="G13" s="0">
+      <x:c r="G13" s="0" t="n">
         <x:v>15530</x:v>
       </x:c>
-      <x:c r="H13" s="0">
-[...8 lines deleted...]
-      <x:c r="K13" s="0">
+      <x:c r="H13" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I13" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J13" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K13" s="0" t="n">
         <x:v>17927</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B14" s="0">
+      <x:c r="B14" s="0" t="n">
         <x:v>330530</x:v>
       </x:c>
-      <x:c r="C14" s="0">
+      <x:c r="C14" s="0" t="n">
         <x:v>450.8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="E14" s="0">
+      <x:c r="E14" s="0" t="n">
         <x:v>12129</x:v>
       </x:c>
-      <x:c r="F14" s="0">
+      <x:c r="F14" s="0" t="n">
         <x:v>1347</x:v>
       </x:c>
-      <x:c r="G14" s="0">
+      <x:c r="G14" s="0" t="n">
         <x:v>13476</x:v>
       </x:c>
-      <x:c r="H14" s="0">
-[...8 lines deleted...]
-      <x:c r="K14" s="0">
+      <x:c r="H14" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I14" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J14" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K14" s="0" t="n">
         <x:v>15873</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B15" s="0">
+      <x:c r="B15" s="0" t="n">
         <x:v>339040</x:v>
       </x:c>
-      <x:c r="C15" s="0">
+      <x:c r="C15" s="0" t="n">
         <x:v>316.7</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="E15" s="0">
+      <x:c r="E15" s="0" t="n">
         <x:v>11721</x:v>
       </x:c>
-      <x:c r="F15" s="0">
+      <x:c r="F15" s="0" t="n">
         <x:v>997</x:v>
       </x:c>
-      <x:c r="G15" s="0">
+      <x:c r="G15" s="0" t="n">
         <x:v>12718</x:v>
       </x:c>
-      <x:c r="H15" s="0">
-[...8 lines deleted...]
-      <x:c r="K15" s="0">
+      <x:c r="H15" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I15" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J15" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K15" s="0" t="n">
         <x:v>15115</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B16" s="0">
+      <x:c r="B16" s="0" t="n">
         <x:v>330030</x:v>
       </x:c>
-      <x:c r="C16" s="0">
+      <x:c r="C16" s="0" t="n">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="E16" s="0">
+      <x:c r="E16" s="0" t="n">
         <x:v>31729</x:v>
       </x:c>
-      <x:c r="F16" s="0">
+      <x:c r="F16" s="0" t="n">
         <x:v>5606</x:v>
       </x:c>
-      <x:c r="G16" s="0">
+      <x:c r="G16" s="0" t="n">
         <x:v>37335</x:v>
       </x:c>
-      <x:c r="H16" s="0">
-[...8 lines deleted...]
-      <x:c r="K16" s="0">
+      <x:c r="H16" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I16" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J16" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K16" s="0" t="n">
         <x:v>39732</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B17" s="0">
+      <x:c r="B17" s="0" t="n">
         <x:v>330390</x:v>
       </x:c>
-      <x:c r="C17" s="0">
+      <x:c r="C17" s="0" t="n">
         <x:v>296.5</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="E17" s="0">
+      <x:c r="E17" s="0" t="n">
         <x:v>13931</x:v>
       </x:c>
-      <x:c r="F17" s="0">
+      <x:c r="F17" s="0" t="n">
         <x:v>3128</x:v>
       </x:c>
-      <x:c r="G17" s="0">
+      <x:c r="G17" s="0" t="n">
         <x:v>17059</x:v>
       </x:c>
-      <x:c r="H17" s="0">
-[...8 lines deleted...]
-      <x:c r="K17" s="0">
+      <x:c r="H17" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I17" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J17" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K17" s="0" t="n">
         <x:v>19456</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B18" s="0">
+      <x:c r="B18" s="0" t="n">
         <x:v>330250</x:v>
       </x:c>
-      <x:c r="C18" s="0">
+      <x:c r="C18" s="0" t="n">
         <x:v>367.8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="E18" s="0">
+      <x:c r="E18" s="0" t="n">
         <x:v>13727</x:v>
       </x:c>
-      <x:c r="F18" s="0">
+      <x:c r="F18" s="0" t="n">
         <x:v>3949</x:v>
       </x:c>
-      <x:c r="G18" s="0">
+      <x:c r="G18" s="0" t="n">
         <x:v>17676</x:v>
       </x:c>
-      <x:c r="H18" s="0">
-[...8 lines deleted...]
-      <x:c r="K18" s="0">
+      <x:c r="H18" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I18" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J18" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K18" s="0" t="n">
         <x:v>20073</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B19" s="0">
+      <x:c r="B19" s="0" t="n">
         <x:v>330450</x:v>
       </x:c>
-      <x:c r="C19" s="0">
+      <x:c r="C19" s="0" t="n">
         <x:v>315.55</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="E19" s="0">
+      <x:c r="E19" s="0" t="n">
         <x:v>13727</x:v>
       </x:c>
-      <x:c r="F19" s="0">
+      <x:c r="F19" s="0" t="n">
         <x:v>3949</x:v>
       </x:c>
-      <x:c r="G19" s="0">
+      <x:c r="G19" s="0" t="n">
         <x:v>17676</x:v>
       </x:c>
-      <x:c r="H19" s="0">
-[...8 lines deleted...]
-      <x:c r="K19" s="0">
+      <x:c r="H19" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I19" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J19" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K19" s="0" t="n">
         <x:v>20073</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B20" s="0">
+      <x:c r="B20" s="0" t="n">
         <x:v>330040</x:v>
       </x:c>
-      <x:c r="C20" s="0">
+      <x:c r="C20" s="0" t="n">
         <x:v>371.75</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E20" s="0">
+      <x:c r="E20" s="0" t="n">
         <x:v>11852</x:v>
       </x:c>
-      <x:c r="F20" s="0">
+      <x:c r="F20" s="0" t="n">
         <x:v>5035</x:v>
       </x:c>
-      <x:c r="G20" s="0">
+      <x:c r="G20" s="0" t="n">
         <x:v>16887</x:v>
       </x:c>
-      <x:c r="H20" s="0">
-[...8 lines deleted...]
-      <x:c r="K20" s="0">
+      <x:c r="H20" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I20" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J20" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K20" s="0" t="n">
         <x:v>19284</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B21" s="0">
+      <x:c r="B21" s="0" t="n">
         <x:v>330540</x:v>
       </x:c>
-      <x:c r="C21" s="0">
+      <x:c r="C21" s="0" t="n">
         <x:v>573.29</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="E21" s="0">
+      <x:c r="E21" s="0" t="n">
         <x:v>13540</x:v>
       </x:c>
-      <x:c r="F21" s="0">
+      <x:c r="F21" s="0" t="n">
         <x:v>2986</x:v>
       </x:c>
-      <x:c r="G21" s="0">
+      <x:c r="G21" s="0" t="n">
         <x:v>16526</x:v>
       </x:c>
-      <x:c r="H21" s="0">
-[...8 lines deleted...]
-      <x:c r="K21" s="0">
+      <x:c r="H21" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I21" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J21" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K21" s="0" t="n">
         <x:v>18923</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B22" s="0">
+      <x:c r="B22" s="0" t="n">
         <x:v>330500</x:v>
       </x:c>
-      <x:c r="C22" s="0">
+      <x:c r="C22" s="0" t="n">
         <x:v>503.4</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="E22" s="0">
+      <x:c r="E22" s="0" t="n">
         <x:v>11962</x:v>
       </x:c>
-      <x:c r="F22" s="0">
+      <x:c r="F22" s="0" t="n">
         <x:v>2803</x:v>
       </x:c>
-      <x:c r="G22" s="0">
+      <x:c r="G22" s="0" t="n">
         <x:v>14765</x:v>
       </x:c>
-      <x:c r="H22" s="0">
-[...8 lines deleted...]
-      <x:c r="K22" s="0">
+      <x:c r="H22" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I22" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J22" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K22" s="0" t="n">
         <x:v>17162</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B23" s="0">
+      <x:c r="B23" s="0" t="n">
         <x:v>330510</x:v>
       </x:c>
-      <x:c r="C23" s="0">
+      <x:c r="C23" s="0" t="n">
         <x:v>263.35</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="E23" s="0">
+      <x:c r="E23" s="0" t="n">
         <x:v>13664</x:v>
       </x:c>
-      <x:c r="F23" s="0">
+      <x:c r="F23" s="0" t="n">
         <x:v>3037</x:v>
       </x:c>
-      <x:c r="G23" s="0">
+      <x:c r="G23" s="0" t="n">
         <x:v>16701</x:v>
       </x:c>
-      <x:c r="H23" s="0">
-[...8 lines deleted...]
-      <x:c r="K23" s="0">
+      <x:c r="H23" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I23" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J23" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K23" s="0" t="n">
         <x:v>19098</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B24" s="0">
+      <x:c r="B24" s="0" t="n">
         <x:v>330430</x:v>
       </x:c>
-      <x:c r="C24" s="0">
+      <x:c r="C24" s="0" t="n">
         <x:v>377.95</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="E24" s="0">
+      <x:c r="E24" s="0" t="n">
         <x:v>15066</x:v>
       </x:c>
-      <x:c r="F24" s="0">
+      <x:c r="F24" s="0" t="n">
         <x:v>2565</x:v>
       </x:c>
-      <x:c r="G24" s="0">
+      <x:c r="G24" s="0" t="n">
         <x:v>17631</x:v>
       </x:c>
-      <x:c r="H24" s="0">
-[...8 lines deleted...]
-      <x:c r="K24" s="0">
+      <x:c r="H24" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I24" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J24" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K24" s="0" t="n">
         <x:v>20028</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B25" s="0">
+      <x:c r="B25" s="0" t="n">
         <x:v>330520</x:v>
       </x:c>
-      <x:c r="C25" s="0">
+      <x:c r="C25" s="0" t="n">
         <x:v>764.61</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E25" s="0">
+      <x:c r="E25" s="0" t="n">
         <x:v>11353</x:v>
       </x:c>
-      <x:c r="F25" s="0">
+      <x:c r="F25" s="0" t="n">
         <x:v>1663</x:v>
       </x:c>
-      <x:c r="G25" s="0">
+      <x:c r="G25" s="0" t="n">
         <x:v>13016</x:v>
       </x:c>
-      <x:c r="H25" s="0">
-[...8 lines deleted...]
-      <x:c r="K25" s="0">
+      <x:c r="H25" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I25" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J25" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K25" s="0" t="n">
         <x:v>15413</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B26" s="0">
+      <x:c r="B26" s="0" t="n">
         <x:v>338010</x:v>
       </x:c>
-      <x:c r="C26" s="0">
+      <x:c r="C26" s="0" t="n">
         <x:v>2151.08</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="E26" s="0">
+      <x:c r="E26" s="0" t="n">
         <x:v>5233</x:v>
       </x:c>
-      <x:c r="F26" s="0">
+      <x:c r="F26" s="0" t="n">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="G26" s="0">
+      <x:c r="G26" s="0" t="n">
         <x:v>5578</x:v>
       </x:c>
-      <x:c r="H26" s="0">
-[...8 lines deleted...]
-      <x:c r="K26" s="0">
+      <x:c r="H26" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I26" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J26" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K26" s="0" t="n">
         <x:v>7975</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11">
       <x:c r="A27" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B27" s="0">
+      <x:c r="B27" s="0" t="n">
         <x:v>337060</x:v>
       </x:c>
-      <x:c r="C27" s="0">
+      <x:c r="C27" s="0" t="n">
         <x:v>70.5</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="E27" s="0">
+      <x:c r="E27" s="0" t="n">
         <x:v>50967</x:v>
       </x:c>
-      <x:c r="F27" s="0">
+      <x:c r="F27" s="0" t="n">
         <x:v>8346</x:v>
       </x:c>
-      <x:c r="G27" s="0">
+      <x:c r="G27" s="0" t="n">
         <x:v>59313</x:v>
       </x:c>
-      <x:c r="H27" s="0">
-[...8 lines deleted...]
-      <x:c r="K27" s="0">
+      <x:c r="H27" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I27" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J27" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K27" s="0" t="n">
         <x:v>61710</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11">
       <x:c r="A28" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B28" s="0">
+      <x:c r="B28" s="0" t="n">
         <x:v>337070</x:v>
       </x:c>
-      <x:c r="C28" s="0">
+      <x:c r="C28" s="0" t="n">
         <x:v>187.15</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="E28" s="0">
+      <x:c r="E28" s="0" t="n">
         <x:v>12246</x:v>
       </x:c>
-      <x:c r="F28" s="0">
+      <x:c r="F28" s="0" t="n">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="G28" s="0">
+      <x:c r="G28" s="0" t="n">
         <x:v>12361</x:v>
       </x:c>
-      <x:c r="H28" s="0">
-[...8 lines deleted...]
-      <x:c r="K28" s="0">
+      <x:c r="H28" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I28" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J28" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K28" s="0" t="n">
         <x:v>14758</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11">
       <x:c r="A29" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B29" s="0">
+      <x:c r="B29" s="0" t="n">
         <x:v>337030</x:v>
       </x:c>
-      <x:c r="C29" s="0">
+      <x:c r="C29" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E29" s="0">
+      <x:c r="E29" s="0" t="n">
         <x:v>20253</x:v>
       </x:c>
-      <x:c r="F29" s="0">
+      <x:c r="F29" s="0" t="n">
         <x:v>14048</x:v>
       </x:c>
-      <x:c r="G29" s="0">
+      <x:c r="G29" s="0" t="n">
         <x:v>34301</x:v>
       </x:c>
-      <x:c r="H29" s="0">
-[...8 lines deleted...]
-      <x:c r="K29" s="0">
+      <x:c r="H29" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I29" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J29" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K29" s="0" t="n">
         <x:v>36698</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11">
       <x:c r="A30" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B30" s="0">
+      <x:c r="B30" s="0" t="n">
         <x:v>330420</x:v>
       </x:c>
-      <x:c r="C30" s="0">
+      <x:c r="C30" s="0" t="n">
         <x:v>265.85</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E30" s="0">
+      <x:c r="E30" s="0" t="n">
         <x:v>16361</x:v>
       </x:c>
-      <x:c r="F30" s="0">
+      <x:c r="F30" s="0" t="n">
         <x:v>5942</x:v>
       </x:c>
-      <x:c r="G30" s="0">
+      <x:c r="G30" s="0" t="n">
         <x:v>22303</x:v>
       </x:c>
-      <x:c r="H30" s="0">
-[...8 lines deleted...]
-      <x:c r="K30" s="0">
+      <x:c r="H30" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I30" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J30" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K30" s="0" t="n">
         <x:v>24700</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11">
       <x:c r="A31" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B31" s="0">
+      <x:c r="B31" s="0" t="n">
         <x:v>339020</x:v>
       </x:c>
-      <x:c r="C31" s="0">
+      <x:c r="C31" s="0" t="n">
         <x:v>185.2</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="E31" s="0">
+      <x:c r="E31" s="0" t="n">
         <x:v>15943</x:v>
       </x:c>
-      <x:c r="F31" s="0">
+      <x:c r="F31" s="0" t="n">
         <x:v>1108</x:v>
       </x:c>
-      <x:c r="G31" s="0">
+      <x:c r="G31" s="0" t="n">
         <x:v>17051</x:v>
       </x:c>
-      <x:c r="H31" s="0">
-[...8 lines deleted...]
-      <x:c r="K31" s="0">
+      <x:c r="H31" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I31" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J31" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K31" s="0" t="n">
         <x:v>19448</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11">
       <x:c r="A32" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B32" s="0">
+      <x:c r="B32" s="0" t="n">
         <x:v>330050</x:v>
       </x:c>
-      <x:c r="C32" s="0">
+      <x:c r="C32" s="0" t="n">
         <x:v>742.98</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="E32" s="0">
+      <x:c r="E32" s="0" t="n">
         <x:v>14326</x:v>
       </x:c>
-      <x:c r="F32" s="0">
+      <x:c r="F32" s="0" t="n">
         <x:v>2401</x:v>
       </x:c>
-      <x:c r="G32" s="0">
+      <x:c r="G32" s="0" t="n">
         <x:v>16727</x:v>
       </x:c>
-      <x:c r="H32" s="0">
-[...8 lines deleted...]
-      <x:c r="K32" s="0">
+      <x:c r="H32" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I32" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J32" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K32" s="0" t="n">
         <x:v>19124</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11">
       <x:c r="A33" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B33" s="0">
+      <x:c r="B33" s="0" t="n">
         <x:v>330020</x:v>
       </x:c>
-      <x:c r="C33" s="0">
+      <x:c r="C33" s="0" t="n">
         <x:v>556.6</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="E33" s="0">
+      <x:c r="E33" s="0" t="n">
         <x:v>11773</x:v>
       </x:c>
-      <x:c r="F33" s="0">
+      <x:c r="F33" s="0" t="n">
         <x:v>2733</x:v>
       </x:c>
-      <x:c r="G33" s="0">
+      <x:c r="G33" s="0" t="n">
         <x:v>14506</x:v>
       </x:c>
-      <x:c r="H33" s="0">
-[...8 lines deleted...]
-      <x:c r="K33" s="0">
+      <x:c r="H33" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I33" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J33" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K33" s="0" t="n">
         <x:v>16903</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11">
       <x:c r="A34" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B34" s="0">
+      <x:c r="B34" s="0" t="n">
         <x:v>330300</x:v>
       </x:c>
-      <x:c r="C34" s="0">
+      <x:c r="C34" s="0" t="n">
         <x:v>501.7</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="E34" s="0">
+      <x:c r="E34" s="0" t="n">
         <x:v>11693</x:v>
       </x:c>
-      <x:c r="F34" s="0">
+      <x:c r="F34" s="0" t="n">
         <x:v>1165</x:v>
       </x:c>
-      <x:c r="G34" s="0">
+      <x:c r="G34" s="0" t="n">
         <x:v>12858</x:v>
       </x:c>
-      <x:c r="H34" s="0">
-[...8 lines deleted...]
-      <x:c r="K34" s="0">
+      <x:c r="H34" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I34" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J34" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K34" s="0" t="n">
         <x:v>15255</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11">
       <x:c r="A35" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B35" s="0">
+      <x:c r="B35" s="0" t="n">
         <x:v>330060</x:v>
       </x:c>
-      <x:c r="C35" s="0">
+      <x:c r="C35" s="0" t="n">
         <x:v>372.15</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E35" s="0">
+      <x:c r="E35" s="0" t="n">
         <x:v>12832</x:v>
       </x:c>
-      <x:c r="F35" s="0">
+      <x:c r="F35" s="0" t="n">
         <x:v>2190</x:v>
       </x:c>
-      <x:c r="G35" s="0">
+      <x:c r="G35" s="0" t="n">
         <x:v>15022</x:v>
       </x:c>
-      <x:c r="H35" s="0">
-[...8 lines deleted...]
-      <x:c r="K35" s="0">
+      <x:c r="H35" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I35" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J35" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K35" s="0" t="n">
         <x:v>17419</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11">
       <x:c r="A36" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B36" s="0">
+      <x:c r="B36" s="0" t="n">
         <x:v>330190</x:v>
       </x:c>
-      <x:c r="C36" s="0">
+      <x:c r="C36" s="0" t="n">
         <x:v>317.75</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="E36" s="0">
+      <x:c r="E36" s="0" t="n">
         <x:v>12971</x:v>
       </x:c>
-      <x:c r="F36" s="0">
+      <x:c r="F36" s="0" t="n">
         <x:v>2690</x:v>
       </x:c>
-      <x:c r="G36" s="0">
+      <x:c r="G36" s="0" t="n">
         <x:v>15661</x:v>
       </x:c>
-      <x:c r="H36" s="0">
-[...8 lines deleted...]
-      <x:c r="K36" s="0">
+      <x:c r="H36" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I36" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J36" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K36" s="0" t="n">
         <x:v>18058</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11">
       <x:c r="A37" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B37" s="0">
+      <x:c r="B37" s="0" t="n">
         <x:v>330070</x:v>
       </x:c>
-      <x:c r="C37" s="0">
+      <x:c r="C37" s="0" t="n">
         <x:v>208.3</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="E37" s="0">
+      <x:c r="E37" s="0" t="n">
         <x:v>19143</x:v>
       </x:c>
-      <x:c r="F37" s="0">
+      <x:c r="F37" s="0" t="n">
         <x:v>4033</x:v>
       </x:c>
-      <x:c r="G37" s="0">
+      <x:c r="G37" s="0" t="n">
         <x:v>23176</x:v>
       </x:c>
-      <x:c r="H37" s="0">
-[...8 lines deleted...]
-      <x:c r="K37" s="0">
+      <x:c r="H37" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I37" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J37" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K37" s="0" t="n">
         <x:v>25573</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11">
       <x:c r="A38" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B38" s="0">
+      <x:c r="B38" s="0" t="n">
         <x:v>330360</x:v>
       </x:c>
-      <x:c r="C38" s="0">
+      <x:c r="C38" s="0" t="n">
         <x:v>44.45</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="E38" s="0">
+      <x:c r="E38" s="0" t="n">
         <x:v>25088</x:v>
       </x:c>
-      <x:c r="F38" s="0">
+      <x:c r="F38" s="0" t="n">
         <x:v>7183</x:v>
       </x:c>
-      <x:c r="G38" s="0">
+      <x:c r="G38" s="0" t="n">
         <x:v>32271</x:v>
       </x:c>
-      <x:c r="H38" s="0">
-[...8 lines deleted...]
-      <x:c r="K38" s="0">
+      <x:c r="H38" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I38" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J38" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K38" s="0" t="n">
         <x:v>34668</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11">
       <x:c r="A39" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B39" s="0">
+      <x:c r="B39" s="0" t="n">
         <x:v>330080</x:v>
       </x:c>
-      <x:c r="C39" s="0">
+      <x:c r="C39" s="0" t="n">
         <x:v>395.85</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="E39" s="0">
+      <x:c r="E39" s="0" t="n">
         <x:v>13690</x:v>
       </x:c>
-      <x:c r="F39" s="0">
+      <x:c r="F39" s="0" t="n">
         <x:v>1371</x:v>
       </x:c>
-      <x:c r="G39" s="0">
+      <x:c r="G39" s="0" t="n">
         <x:v>15061</x:v>
       </x:c>
-      <x:c r="H39" s="0">
-[...8 lines deleted...]
-      <x:c r="K39" s="0">
+      <x:c r="H39" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I39" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J39" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K39" s="0" t="n">
         <x:v>17458</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11">
       <x:c r="A40" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B40" s="0">
+      <x:c r="B40" s="0" t="n">
         <x:v>330340</x:v>
       </x:c>
-      <x:c r="C40" s="0">
+      <x:c r="C40" s="0" t="n">
         <x:v>85.5</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E40" s="0">
+      <x:c r="E40" s="0" t="n">
         <x:v>20768</x:v>
       </x:c>
-      <x:c r="F40" s="0">
+      <x:c r="F40" s="0" t="n">
         <x:v>5968</x:v>
       </x:c>
-      <x:c r="G40" s="0">
+      <x:c r="G40" s="0" t="n">
         <x:v>26736</x:v>
       </x:c>
-      <x:c r="H40" s="0">
-[...8 lines deleted...]
-      <x:c r="K40" s="0">
+      <x:c r="H40" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I40" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J40" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K40" s="0" t="n">
         <x:v>29133</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11">
       <x:c r="A41" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B41" s="0">
+      <x:c r="B41" s="0" t="n">
         <x:v>330180</x:v>
       </x:c>
-      <x:c r="C41" s="0">
+      <x:c r="C41" s="0" t="n">
         <x:v>348.5</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E41" s="0">
+      <x:c r="E41" s="0" t="n">
         <x:v>13629</x:v>
       </x:c>
-      <x:c r="F41" s="0">
+      <x:c r="F41" s="0" t="n">
         <x:v>3085</x:v>
       </x:c>
-      <x:c r="G41" s="0">
+      <x:c r="G41" s="0" t="n">
         <x:v>16714</x:v>
       </x:c>
-      <x:c r="H41" s="0">
-[...8 lines deleted...]
-      <x:c r="K41" s="0">
+      <x:c r="H41" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I41" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J41" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K41" s="0" t="n">
         <x:v>19111</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11">
       <x:c r="A42" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B42" s="0">
+      <x:c r="B42" s="0" t="n">
         <x:v>330440</x:v>
       </x:c>
-      <x:c r="C42" s="0">
+      <x:c r="C42" s="0" t="n">
         <x:v>777.37</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="E42" s="0">
+      <x:c r="E42" s="0" t="n">
         <x:v>9727</x:v>
       </x:c>
-      <x:c r="F42" s="0">
+      <x:c r="F42" s="0" t="n">
         <x:v>1985</x:v>
       </x:c>
-      <x:c r="G42" s="0">
+      <x:c r="G42" s="0" t="n">
         <x:v>11712</x:v>
       </x:c>
-      <x:c r="H42" s="0">
-[...8 lines deleted...]
-      <x:c r="K42" s="0">
+      <x:c r="H42" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I42" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J42" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K42" s="0" t="n">
         <x:v>14109</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11">
       <x:c r="A43" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B43" s="0">
+      <x:c r="B43" s="0" t="n">
         <x:v>330330</x:v>
       </x:c>
-      <x:c r="C43" s="0">
+      <x:c r="C43" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="E43" s="0">
+      <x:c r="E43" s="0" t="n">
         <x:v>33217</x:v>
       </x:c>
-      <x:c r="F43" s="0">
+      <x:c r="F43" s="0" t="n">
         <x:v>3232</x:v>
       </x:c>
-      <x:c r="G43" s="0">
+      <x:c r="G43" s="0" t="n">
         <x:v>36449</x:v>
       </x:c>
-      <x:c r="H43" s="0">
-[...8 lines deleted...]
-      <x:c r="K43" s="0">
+      <x:c r="H43" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I43" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J43" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K43" s="0" t="n">
         <x:v>38846</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11">
       <x:c r="A44" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B44" s="0">
+      <x:c r="B44" s="0" t="n">
         <x:v>339030</x:v>
       </x:c>
-      <x:c r="C44" s="0">
+      <x:c r="C44" s="0" t="n">
         <x:v>557.85</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="E44" s="0">
+      <x:c r="E44" s="0" t="n">
         <x:v>6165</x:v>
       </x:c>
-      <x:c r="F44" s="0">
+      <x:c r="F44" s="0" t="n">
         <x:v>1380</x:v>
       </x:c>
-      <x:c r="G44" s="0">
+      <x:c r="G44" s="0" t="n">
         <x:v>7545</x:v>
       </x:c>
-      <x:c r="H44" s="0">
-[...8 lines deleted...]
-      <x:c r="K44" s="0">
+      <x:c r="H44" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I44" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J44" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K44" s="0" t="n">
         <x:v>9942</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11">
       <x:c r="A45" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B45" s="0">
+      <x:c r="B45" s="0" t="n">
         <x:v>337020</x:v>
       </x:c>
-      <x:c r="C45" s="0">
+      <x:c r="C45" s="0" t="n">
         <x:v>184.7</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E45" s="0">
+      <x:c r="E45" s="0" t="n">
         <x:v>12451</x:v>
       </x:c>
-      <x:c r="F45" s="0">
+      <x:c r="F45" s="0" t="n">
         <x:v>3412</x:v>
       </x:c>
-      <x:c r="G45" s="0">
+      <x:c r="G45" s="0" t="n">
         <x:v>15863</x:v>
       </x:c>
-      <x:c r="H45" s="0">
-[...8 lines deleted...]
-      <x:c r="K45" s="0">
+      <x:c r="H45" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I45" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J45" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K45" s="0" t="n">
         <x:v>18260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11">
       <x:c r="A46" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B46" s="0">
+      <x:c r="B46" s="0" t="n">
         <x:v>330120</x:v>
       </x:c>
-      <x:c r="C46" s="0">
+      <x:c r="C46" s="0" t="n">
         <x:v>816.8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="E46" s="0">
+      <x:c r="E46" s="0" t="n">
         <x:v>13489</x:v>
       </x:c>
-      <x:c r="F46" s="0">
+      <x:c r="F46" s="0" t="n">
         <x:v>2747</x:v>
       </x:c>
-      <x:c r="G46" s="0">
+      <x:c r="G46" s="0" t="n">
         <x:v>16236</x:v>
       </x:c>
-      <x:c r="H46" s="0">
-[...8 lines deleted...]
-      <x:c r="K46" s="0">
+      <x:c r="H46" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I46" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J46" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K46" s="0" t="n">
         <x:v>18633</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11">
       <x:c r="A47" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B47" s="0">
+      <x:c r="B47" s="0" t="n">
         <x:v>330140</x:v>
       </x:c>
-      <x:c r="C47" s="0">
+      <x:c r="C47" s="0" t="n">
         <x:v>605.15</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E47" s="0">
+      <x:c r="E47" s="0" t="n">
         <x:v>12140</x:v>
       </x:c>
-      <x:c r="F47" s="0">
+      <x:c r="F47" s="0" t="n">
         <x:v>3459</x:v>
       </x:c>
-      <x:c r="G47" s="0">
+      <x:c r="G47" s="0" t="n">
         <x:v>15599</x:v>
       </x:c>
-      <x:c r="H47" s="0">
-[...8 lines deleted...]
-      <x:c r="K47" s="0">
+      <x:c r="H47" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I47" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J47" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K47" s="0" t="n">
         <x:v>17996</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11">
       <x:c r="A48" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B48" s="0">
+      <x:c r="B48" s="0" t="n">
         <x:v>330320</x:v>
       </x:c>
-      <x:c r="C48" s="0">
+      <x:c r="C48" s="0" t="n">
         <x:v>124.94</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="E48" s="0">
+      <x:c r="E48" s="0" t="n">
         <x:v>15837</x:v>
       </x:c>
-      <x:c r="F48" s="0">
+      <x:c r="F48" s="0" t="n">
         <x:v>4300</x:v>
       </x:c>
-      <x:c r="G48" s="0">
+      <x:c r="G48" s="0" t="n">
         <x:v>20137</x:v>
       </x:c>
-      <x:c r="H48" s="0">
-[...8 lines deleted...]
-      <x:c r="K48" s="0">
+      <x:c r="H48" s="0" t="n">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="I48" s="0" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J48" s="0" t="n">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="K48" s="0" t="n">
         <x:v>22534</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>PPE Data 33</vt:lpstr>
       <vt:lpstr>PPE Data 33!Print_Area</vt:lpstr>
       <vt:lpstr>PPE Data 33!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>